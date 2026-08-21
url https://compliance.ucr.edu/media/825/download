--- v0 (2025-10-21)
+++ v1 (2026-08-21)
@@ -2,78 +2,90 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://o365ucr.sharepoint.com/teams/CCOOrg/Shared Documents/Clery/CSAs/2025/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://o365ucr.sharepoint.com/teams/CCOOrg/Shared Documents/Clery/CSAs/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="13" documentId="8_{365F8978-728E-412F-986D-357D2AF69D64}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{0B10A45D-A8F7-47EE-8653-9FADAFD3C7A8}"/>
+  <xr:revisionPtr revIDLastSave="60" documentId="8_{365F8978-728E-412F-986D-357D2AF69D64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{120EA3A4-8B3E-41AC-897E-DBE8FE1751D9}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11625" xr2:uid="{5BEF637E-D015-406D-834F-354E450E86FC}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{5BEF637E-D015-406D-834F-354E450E86FC}"/>
   </bookViews>
   <sheets>
     <sheet name="CSA MapTable ServiceLink" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'CSA MapTable ServiceLink'!$A$2:$D$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'CSA MapTable ServiceLink'!$A$2:$D$243</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="258">
   <si>
     <t>JOBCODE</t>
   </si>
   <si>
     <t>JOBCODE_DESCR</t>
   </si>
   <si>
     <t>CSA by Job title</t>
   </si>
   <si>
     <t>CHAN</t>
   </si>
   <si>
     <t>CSA based on job code</t>
   </si>
   <si>
     <t>DEAN UNIV EXT</t>
   </si>
   <si>
     <t>EXEC VC AND PROVOST</t>
   </si>
   <si>
     <t>VC AND DEAN SOM</t>
   </si>
   <si>
@@ -628,90 +640,225 @@
   <si>
     <t xml:space="preserve">clery@ucr.edu </t>
   </si>
   <si>
     <t>For any questions, please contact:</t>
   </si>
   <si>
     <t xml:space="preserve">https://compliance.ucr.edu/clery-act-compliance#campus_security_authorities_csas </t>
   </si>
   <si>
     <t xml:space="preserve">For more information about Clery Compliance and CSA identification please refer to: </t>
   </si>
   <si>
     <t>Clery training should be assigned in UCPATH to positions created for these job titles in ServiceLink or similar system;</t>
   </si>
   <si>
     <t xml:space="preserve">and subsequently a training will be assigned in UCLC (LMS) to individuals occupying these jobs. </t>
   </si>
   <si>
     <t xml:space="preserve">IMPORTANT: Those Job Codes that are NOT found in this Mapping Table, should be evaluated separately by Department/Manager. </t>
   </si>
   <si>
     <t>Manager makes a determination if a certain position has any qualifying CSA responsibilities, and if it does, a CSA training should be assigned/requested.</t>
   </si>
   <si>
-    <t>Last updated: 7/31/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>LABOR REL REPR 5</t>
   </si>
   <si>
     <t>STDT SVC MGR 2</t>
   </si>
   <si>
     <t>ASC HEAD COACH CRD 4</t>
   </si>
   <si>
     <t>RSDT AST</t>
   </si>
   <si>
     <t>STDT PEER CNSLR</t>
   </si>
   <si>
     <t>ETHICS AND CMPLNC MGR 4</t>
   </si>
   <si>
     <t>ETHICS AND CMPLNC MGR 2</t>
   </si>
   <si>
     <t>PERF ARTS MGR 2</t>
   </si>
   <si>
     <t>STDT LIFE DEV MGR 3</t>
   </si>
   <si>
     <t>EARLY CHILDHOOD EDUC MGR 2</t>
   </si>
   <si>
     <t>ATH TRAINER 4</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t/>
+  </si>
+  <si>
+    <t>Last updated: 7/27/2026</t>
+  </si>
+  <si>
+    <t>new 2025</t>
+  </si>
+  <si>
+    <t>STDT ACAD MGR 2</t>
+  </si>
+  <si>
+    <t>new 2026</t>
+  </si>
+  <si>
+    <t>ADMISSIONS RECRMT SPEC 5</t>
+  </si>
+  <si>
+    <t>ACAD ACHIEVEMENT CNSLR 2 SV</t>
+  </si>
+  <si>
+    <t>ACAD ACHIEVEMENT CNSLR 3 SV</t>
+  </si>
+  <si>
+    <t>ACAD ACHIEVEMENT CNSLR 4 SV</t>
+  </si>
+  <si>
+    <t>ADMISSIONS RECRMT SPEC 1 SV</t>
+  </si>
+  <si>
+    <t>ADMISSIONS RECRMT SPEC 2 SV</t>
+  </si>
+  <si>
+    <t>ADMISSIONS RECRMT SPEC 3 SV</t>
+  </si>
+  <si>
+    <t>ADMISSIONS RECRMT SPEC 4 SV</t>
+  </si>
+  <si>
+    <t>ATH TRAINER 3 HX</t>
+  </si>
+  <si>
+    <t>ATH TRAINER 4 HX</t>
+  </si>
+  <si>
+    <t>CAREER SVC SPEC 2 SV</t>
+  </si>
+  <si>
+    <t>CAREER SVC SPEC 3 SV</t>
+  </si>
+  <si>
+    <t>CAREER SVC SPEC 4 SV</t>
+  </si>
+  <si>
+    <t>EMPLOYEE REL REPR 3</t>
+  </si>
+  <si>
+    <t>FINANCIAL AID OFCR 2 SV</t>
+  </si>
+  <si>
+    <t>FINANCIAL AID OFCR 3 SV</t>
+  </si>
+  <si>
+    <t>FINANCIAL AID OFCR 4 SV</t>
+  </si>
+  <si>
+    <t>HEALTH EDUCATOR 1 SV</t>
+  </si>
+  <si>
+    <t>HEALTH EDUCATOR 2 SV</t>
+  </si>
+  <si>
+    <t>HEALTH EDUCATOR 3 SV</t>
+  </si>
+  <si>
+    <t>HEALTH EDUCATOR 4 SV</t>
+  </si>
+  <si>
+    <t>POLICE SERGEANT SUPV 2 SA</t>
+  </si>
+  <si>
+    <t>STDT ACAD ADVISOR 3 SV</t>
+  </si>
+  <si>
+    <t>STDT ACAD ADVISOR 4 SV</t>
+  </si>
+  <si>
+    <t>STDT ACAD SPEC 1 SV</t>
+  </si>
+  <si>
+    <t>STDT ACAD SPEC 2 SV</t>
+  </si>
+  <si>
+    <t>STDT ACAD SPEC 3 SV</t>
+  </si>
+  <si>
+    <t>STDT ACAD SPEC 4 SV</t>
+  </si>
+  <si>
+    <t>STDT LIFE DEV SPEC 1 SV</t>
+  </si>
+  <si>
+    <t>STDT LIFE DEV SPEC 2 SV</t>
+  </si>
+  <si>
+    <t>STDT LIFE DEV SPEC 3 SV</t>
+  </si>
+  <si>
+    <t>STDT LIFE DEV SPEC 4 SV</t>
+  </si>
+  <si>
+    <t>STDT SVC ADVISOR 1 SV</t>
+  </si>
+  <si>
+    <t>STDT SVC ADVISOR 2 SV</t>
+  </si>
+  <si>
+    <t>STDT SVC ADVISOR 3 SV</t>
+  </si>
+  <si>
+    <t>STDT SVC ADVISOR 4 SV</t>
+  </si>
+  <si>
+    <t>THEATRICAL PROD SUPV 2</t>
+  </si>
+  <si>
+    <t>STDT ACAD ADVISOR 2 SV</t>
+  </si>
+  <si>
+    <t>STDT DISABILITY SPEC 2 SV</t>
+  </si>
+  <si>
+    <t>STDT DISABILITY SPEC 3 SV</t>
+  </si>
+  <si>
+    <t>STDT DISABILITY SPEC 4 SV</t>
+  </si>
+  <si>
+    <t>HEALTH EDUC MGR 1</t>
+  </si>
+  <si>
+    <t>EXEC CHEF 4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -1179,85 +1326,85 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://compliance.ucr.edu/clery-act-compliance" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clery@ucr.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7A615778-4707-426F-A75F-F2F3758CFCE5}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
-  <dimension ref="A1:W198"/>
+  <dimension ref="A1:W243"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F15" sqref="F15"/>
+      <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34.140625" style="6" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35.7109375" style="6" customWidth="1"/>
     <col min="4" max="4" width="6.5703125" customWidth="1"/>
     <col min="5" max="5" width="33" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A1" s="11" t="s">
         <v>190</v>
       </c>
       <c r="E1" s="18" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
     </row>
     <row r="2" spans="1:23" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="17" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="E2" s="9" t="s">
         <v>195</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
     </row>
     <row r="3" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A3" s="4">
@@ -3341,263 +3488,864 @@
         <v>4530</v>
       </c>
       <c r="B186" s="8" t="s">
         <v>188</v>
       </c>
       <c r="C186" s="8" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="187" spans="1:4" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A187" s="8">
         <v>4531</v>
       </c>
       <c r="B187" s="8" t="s">
         <v>189</v>
       </c>
       <c r="C187" s="8" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="188" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A188" s="15">
         <v>261</v>
       </c>
       <c r="B188" s="15" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C188" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D188" s="14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="189" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A189" s="15">
         <v>323</v>
       </c>
       <c r="B189" s="15" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C189" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D189" s="14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="190" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A190" s="15">
         <v>331</v>
       </c>
       <c r="B190" s="15" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C190" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D190" s="14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="191" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A191" s="15">
         <v>4126</v>
       </c>
       <c r="B191" s="15" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C191" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D191" s="14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="192" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A192" s="15">
         <v>4938</v>
       </c>
       <c r="B192" s="15" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D192" s="14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="193" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A193" s="15">
         <v>6056</v>
       </c>
       <c r="B193" s="15" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C193" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D193" s="14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="194" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A194" s="15">
         <v>6058</v>
       </c>
       <c r="B194" s="15" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D194" s="14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="195" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A195">
         <v>427</v>
       </c>
       <c r="B195" s="6" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C195" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D195" s="14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="196" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A196" s="16">
         <v>321</v>
       </c>
       <c r="B196" s="16" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C196" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D196" s="14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="197" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A197" s="16">
         <v>436</v>
       </c>
       <c r="B197" s="16" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C197" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D197" s="14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="198" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A198" s="16">
         <v>9456</v>
       </c>
       <c r="B198" s="16" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C198" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D198" s="14" t="s">
-        <v>211</v>
-      </c>
+        <v>212</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A199">
+        <v>316</v>
+      </c>
+      <c r="B199" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="C199" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D199" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A200">
+        <v>263</v>
+      </c>
+      <c r="B200" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="C200" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D200" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A201">
+        <v>4972</v>
+      </c>
+      <c r="B201" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="C201" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D201" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A202">
+        <v>4973</v>
+      </c>
+      <c r="B202" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="C202" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D202" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A203" s="6">
+        <v>4974</v>
+      </c>
+      <c r="B203" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="C203" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D203" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A204">
+        <v>4975</v>
+      </c>
+      <c r="B204" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="C204" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D204" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A205" s="6">
+        <v>4976</v>
+      </c>
+      <c r="B205" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="C205" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D205" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A206" s="6">
+        <v>4977</v>
+      </c>
+      <c r="B206" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="C206" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D206" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A207" s="6">
+        <v>4978</v>
+      </c>
+      <c r="B207" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="C207" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D207" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A208" s="6">
+        <v>5306</v>
+      </c>
+      <c r="B208" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="C208" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D208" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A209" s="6">
+        <v>5307</v>
+      </c>
+      <c r="B209" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="C209" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D209" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A210" s="6">
+        <v>4981</v>
+      </c>
+      <c r="B210" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="C210" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D210" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A211" s="6">
+        <v>4982</v>
+      </c>
+      <c r="B211" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="C211" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D211" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A212" s="6">
+        <v>4983</v>
+      </c>
+      <c r="B212" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="C212" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D212" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A213" s="6">
+        <v>7744</v>
+      </c>
+      <c r="B213" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="C213" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D213" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A214" s="6">
+        <v>4987</v>
+      </c>
+      <c r="B214" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="C214" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D214" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A215" s="6">
+        <v>4988</v>
+      </c>
+      <c r="B215" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="C215" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D215" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A216" s="6">
+        <v>4989</v>
+      </c>
+      <c r="B216" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="C216" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D216" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A217" s="6">
+        <v>4990</v>
+      </c>
+      <c r="B217" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="C217" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D217" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A218" s="6">
+        <v>4991</v>
+      </c>
+      <c r="B218" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="C218" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D218" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A219" s="6">
+        <v>4992</v>
+      </c>
+      <c r="B219" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="C219" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D219" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A220" s="6">
+        <v>4994</v>
+      </c>
+      <c r="B220" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="C220" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D220" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A221" s="6">
+        <v>4969</v>
+      </c>
+      <c r="B221" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="C221" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D221" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A222" s="6">
+        <v>5141</v>
+      </c>
+      <c r="B222" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="C222" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D222" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A223" s="6">
+        <v>5142</v>
+      </c>
+      <c r="B223" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="C223" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D223" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A224" s="6">
+        <v>5143</v>
+      </c>
+      <c r="B224" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="C224" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D224" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A225" s="6">
+        <v>5144</v>
+      </c>
+      <c r="B225" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="C225" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D225" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A226" s="6">
+        <v>5145</v>
+      </c>
+      <c r="B226" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C226" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D226" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A227" s="6">
+        <v>5146</v>
+      </c>
+      <c r="B227" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="C227" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D227" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A228" s="6">
+        <v>5150</v>
+      </c>
+      <c r="B228" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="C228" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D228" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A229" s="6">
+        <v>5151</v>
+      </c>
+      <c r="B229" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="C229" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D229" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A230" s="6">
+        <v>5152</v>
+      </c>
+      <c r="B230" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="C230" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D230" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A231" s="6">
+        <v>5153</v>
+      </c>
+      <c r="B231" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="C231" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D231" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A232" s="6">
+        <v>5154</v>
+      </c>
+      <c r="B232" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="C232" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D232" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A233" s="6">
+        <v>5155</v>
+      </c>
+      <c r="B233" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="C233" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D233" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A234" s="6">
+        <v>5156</v>
+      </c>
+      <c r="B234" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="C234" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D234" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A235" s="6">
+        <v>5157</v>
+      </c>
+      <c r="B235" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="C235" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D235" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A236" s="6">
+        <v>6141</v>
+      </c>
+      <c r="B236" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="C236" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D236" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A237" s="6">
+        <v>5140</v>
+      </c>
+      <c r="B237" s="6" t="s">
+        <v>252</v>
+      </c>
+      <c r="C237" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D237" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A238" s="6">
+        <v>5147</v>
+      </c>
+      <c r="B238" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="C238" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D238" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A239" s="6">
+        <v>5148</v>
+      </c>
+      <c r="B239" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="C239" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D239" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A240" s="6">
+        <v>5149</v>
+      </c>
+      <c r="B240" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="C240" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D240" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A241" s="6">
+        <v>576</v>
+      </c>
+      <c r="B241" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="C241" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D241" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A242" s="6">
+        <v>5232</v>
+      </c>
+      <c r="B242" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="C242" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D242" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A243" s="6"/>
+      <c r="C243" s="8"/>
+      <c r="D243" s="14"/>
     </row>
   </sheetData>
-  <autoFilter ref="A2:D2" xr:uid="{ECFF7708-D2CF-4AF0-A5D7-90F34DF5C159}"/>
+  <autoFilter ref="A2:D243" xr:uid="{ECFF7708-D2CF-4AF0-A5D7-90F34DF5C159}"/>
   <conditionalFormatting sqref="E2:E3 A1:A179 A199:A1048576 E5">
     <cfRule type="duplicateValues" dxfId="5" priority="6"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="E6">
     <cfRule type="duplicateValues" dxfId="4" priority="5"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="E11:G11">
     <cfRule type="duplicateValues" dxfId="3" priority="4"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="E8:J8">
     <cfRule type="duplicateValues" dxfId="2" priority="3"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="E9:J9">
     <cfRule type="duplicateValues" dxfId="1" priority="2"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A188:A198">
     <cfRule type="duplicateValues" dxfId="0" priority="1"/>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="F11" r:id="rId1" xr:uid="{1558D351-CC1D-455F-BE55-6259258C99BB}"/>
     <hyperlink ref="E9" r:id="rId2" location="campus_security_authorities_csas " xr:uid="{D78B3443-4CE3-4A21-B56F-B6886F716305}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="93bc28b7-f6ac-40eb-b5df-ea084c47c0f0" xmlns:ns3="5955701c-67d1-481d-a00e-5b785d8d0683" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9f8adf9d04400077406c78a6f3244a5e" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CBCA24E6DC107C439F132AF28082D2D9" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="debd67a02840603e046378b6ecc5f7f7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="93bc28b7-f6ac-40eb-b5df-ea084c47c0f0" xmlns:ns3="5955701c-67d1-481d-a00e-5b785d8d0683" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3f1a0cbaa5da9cdcc24b0234607d0584" ns2:_="" ns3:_="">
     <xsd:import namespace="93bc28b7-f6ac-40eb-b5df-ea084c47c0f0"/>
     <xsd:import namespace="5955701c-67d1-481d-a00e-5b785d8d0683"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -3806,90 +4554,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5955701c-67d1-481d-a00e-5b785d8d0683" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="93bc28b7-f6ac-40eb-b5df-ea084c47c0f0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FDBB153-8CF7-401F-824D-A3A8512FA579}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DED8D47-3DE8-4CC8-A9E9-0602AEC18BDF}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="93bc28b7-f6ac-40eb-b5df-ea084c47c0f0"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="5955701c-67d1-481d-a00e-5b785d8d0683"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{325A3234-7A51-4886-9E3E-8B43BD305A99}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F34D40B9-981A-456E-B2B2-2A02F34AEE4E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FDBB153-8CF7-401F-824D-A3A8512FA579}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="93bc28b7-f6ac-40eb-b5df-ea084c47c0f0"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="5955701c-67d1-481d-a00e-5b785d8d0683"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="93bc28b7-f6ac-40eb-b5df-ea084c47c0f0"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CSA MapTable ServiceLink</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>