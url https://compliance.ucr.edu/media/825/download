--- v1 (2026-08-21)
+++ v2 (2026-09-10)
@@ -6,86 +6,86 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://o365ucr.sharepoint.com/teams/CCOOrg/Shared Documents/Clery/CSAs/2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://o365ucr.sharepoint.com/teams/CCOOrg/Shared Documents/Clery/CSAs/CSA COMMUNICATION GUIDANCE/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="60" documentId="8_{365F8978-728E-412F-986D-357D2AF69D64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{120EA3A4-8B3E-41AC-897E-DBE8FE1751D9}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="8_{86A2E3EA-FBA2-43CD-BCCA-D8056D378AA3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{31C5A473-4F93-4A3F-81CE-0AE77C969034}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{5BEF637E-D015-406D-834F-354E450E86FC}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{5BEF637E-D015-406D-834F-354E450E86FC}"/>
   </bookViews>
   <sheets>
     <sheet name="CSA MapTable ServiceLink" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'CSA MapTable ServiceLink'!$A$2:$D$243</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="561" uniqueCount="262">
   <si>
     <t>JOBCODE</t>
   </si>
   <si>
     <t>JOBCODE_DESCR</t>
   </si>
   <si>
     <t>CSA by Job title</t>
   </si>
   <si>
     <t>CHAN</t>
   </si>
   <si>
     <t>CSA based on job code</t>
   </si>
   <si>
     <t>DEAN UNIV EXT</t>
   </si>
   <si>
     <t>EXEC VC AND PROVOST</t>
   </si>
   <si>
     <t>VC AND DEAN SOM</t>
   </si>
   <si>
@@ -676,53 +676,50 @@
   <si>
     <t>STDT PEER CNSLR</t>
   </si>
   <si>
     <t>ETHICS AND CMPLNC MGR 4</t>
   </si>
   <si>
     <t>ETHICS AND CMPLNC MGR 2</t>
   </si>
   <si>
     <t>PERF ARTS MGR 2</t>
   </si>
   <si>
     <t>STDT LIFE DEV MGR 3</t>
   </si>
   <si>
     <t>EARLY CHILDHOOD EDUC MGR 2</t>
   </si>
   <si>
     <t>ATH TRAINER 4</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Last updated: 7/27/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>new 2025</t>
   </si>
   <si>
     <t>STDT ACAD MGR 2</t>
   </si>
   <si>
     <t>new 2026</t>
   </si>
   <si>
     <t>ADMISSIONS RECRMT SPEC 5</t>
   </si>
   <si>
     <t>ACAD ACHIEVEMENT CNSLR 2 SV</t>
   </si>
   <si>
     <t>ACAD ACHIEVEMENT CNSLR 3 SV</t>
   </si>
   <si>
     <t>ACAD ACHIEVEMENT CNSLR 4 SV</t>
   </si>
   <si>
     <t>ADMISSIONS RECRMT SPEC 1 SV</t>
   </si>
   <si>
     <t>ADMISSIONS RECRMT SPEC 2 SV</t>
@@ -815,50 +812,65 @@
     <t>STDT SVC ADVISOR 3 SV</t>
   </si>
   <si>
     <t>STDT SVC ADVISOR 4 SV</t>
   </si>
   <si>
     <t>THEATRICAL PROD SUPV 2</t>
   </si>
   <si>
     <t>STDT ACAD ADVISOR 2 SV</t>
   </si>
   <si>
     <t>STDT DISABILITY SPEC 2 SV</t>
   </si>
   <si>
     <t>STDT DISABILITY SPEC 3 SV</t>
   </si>
   <si>
     <t>STDT DISABILITY SPEC 4 SV</t>
   </si>
   <si>
     <t>HEALTH EDUC MGR 1</t>
   </si>
   <si>
     <t>EXEC CHEF 4</t>
+  </si>
+  <si>
+    <t>Last updated: 9/3/2026</t>
+  </si>
+  <si>
+    <t>ALUMNI EXTERNAL REL SPEC 1</t>
+  </si>
+  <si>
+    <t>ALUMNI EXTERNAL REL SPEC 2</t>
+  </si>
+  <si>
+    <t>ALUMNI EXTERNAL REL SPEC 3</t>
+  </si>
+  <si>
+    <t>ALUMNI EXTERNAL REL SPEC 4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -1326,71 +1338,71 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://compliance.ucr.edu/clery-act-compliance" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clery@ucr.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7A615778-4707-426F-A75F-F2F3758CFCE5}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
-  <dimension ref="A1:W243"/>
+  <dimension ref="A1:W246"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E1" sqref="E1"/>
+      <selection activeCell="A246" sqref="A246"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34.140625" style="6" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35.7109375" style="6" customWidth="1"/>
-    <col min="4" max="4" width="6.5703125" customWidth="1"/>
+    <col min="4" max="4" width="11.85546875" customWidth="1"/>
     <col min="5" max="5" width="33" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A1" s="11" t="s">
         <v>190</v>
       </c>
       <c r="E1" s="18" t="s">
-        <v>211</v>
+        <v>257</v>
       </c>
     </row>
     <row r="2" spans="1:23" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="17" t="s">
         <v>210</v>
       </c>
       <c r="E2" s="9" t="s">
         <v>195</v>
       </c>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
@@ -3494,856 +3506,916 @@
         <v>176</v>
       </c>
     </row>
     <row r="187" spans="1:4" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A187" s="8">
         <v>4531</v>
       </c>
       <c r="B187" s="8" t="s">
         <v>189</v>
       </c>
       <c r="C187" s="8" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="188" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A188" s="15">
         <v>261</v>
       </c>
       <c r="B188" s="15" t="s">
         <v>199</v>
       </c>
       <c r="C188" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D188" s="14" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="189" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A189" s="15">
         <v>323</v>
       </c>
       <c r="B189" s="15" t="s">
         <v>200</v>
       </c>
       <c r="C189" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D189" s="14" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="190" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A190" s="15">
         <v>331</v>
       </c>
       <c r="B190" s="15" t="s">
         <v>201</v>
       </c>
       <c r="C190" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D190" s="14" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="191" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A191" s="15">
         <v>4126</v>
       </c>
       <c r="B191" s="15" t="s">
         <v>202</v>
       </c>
       <c r="C191" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D191" s="14" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="192" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A192" s="15">
         <v>4938</v>
       </c>
       <c r="B192" s="15" t="s">
         <v>203</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D192" s="14" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="193" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A193" s="15">
         <v>6056</v>
       </c>
       <c r="B193" s="15" t="s">
         <v>204</v>
       </c>
       <c r="C193" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D193" s="14" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="194" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A194" s="15">
         <v>6058</v>
       </c>
       <c r="B194" s="15" t="s">
         <v>205</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D194" s="14" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="195" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A195">
         <v>427</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C195" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D195" s="14" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="196" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A196" s="16">
         <v>321</v>
       </c>
       <c r="B196" s="16" t="s">
         <v>207</v>
       </c>
       <c r="C196" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D196" s="14" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="197" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A197" s="16">
         <v>436</v>
       </c>
       <c r="B197" s="16" t="s">
         <v>208</v>
       </c>
       <c r="C197" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D197" s="14" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="198" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A198" s="16">
         <v>9456</v>
       </c>
       <c r="B198" s="16" t="s">
         <v>209</v>
       </c>
       <c r="C198" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D198" s="14" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="199" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A199">
         <v>316</v>
       </c>
       <c r="B199" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="C199" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D199" s="14" t="s">
         <v>213</v>
-      </c>
-[...4 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="200" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A200">
         <v>263</v>
       </c>
       <c r="B200" s="6" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C200" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D200" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="201" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A201">
         <v>4972</v>
       </c>
       <c r="B201" s="6" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D201" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="202" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A202">
         <v>4973</v>
       </c>
       <c r="B202" s="6" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C202" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D202" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="203" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A203" s="6">
         <v>4974</v>
       </c>
       <c r="B203" s="6" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D203" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="204" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A204">
         <v>4975</v>
       </c>
       <c r="B204" s="6" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C204" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D204" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="205" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A205" s="6">
         <v>4976</v>
       </c>
       <c r="B205" s="6" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D205" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="206" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A206" s="6">
         <v>4977</v>
       </c>
       <c r="B206" s="6" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C206" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D206" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="207" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A207" s="6">
         <v>4978</v>
       </c>
       <c r="B207" s="6" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="C207" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D207" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="208" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A208" s="6">
         <v>5306</v>
       </c>
       <c r="B208" s="6" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C208" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D208" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="209" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A209" s="6">
         <v>5307</v>
       </c>
       <c r="B209" s="6" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="C209" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D209" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="210" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A210" s="6">
         <v>4981</v>
       </c>
       <c r="B210" s="6" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C210" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D210" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="211" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A211" s="6">
         <v>4982</v>
       </c>
       <c r="B211" s="6" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C211" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D211" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="212" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A212" s="6">
         <v>4983</v>
       </c>
       <c r="B212" s="6" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C212" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D212" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="213" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A213" s="6">
         <v>7744</v>
       </c>
       <c r="B213" s="6" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C213" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D213" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="214" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A214" s="6">
         <v>4987</v>
       </c>
       <c r="B214" s="6" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D214" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="215" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A215" s="6">
         <v>4988</v>
       </c>
       <c r="B215" s="6" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D215" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="216" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A216" s="6">
         <v>4989</v>
       </c>
       <c r="B216" s="6" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D216" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="217" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A217" s="6">
         <v>4990</v>
       </c>
       <c r="B217" s="6" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D217" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="218" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A218" s="6">
         <v>4991</v>
       </c>
       <c r="B218" s="6" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="C218" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D218" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="219" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A219" s="6">
         <v>4992</v>
       </c>
       <c r="B219" s="6" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C219" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D219" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="220" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A220" s="6">
         <v>4994</v>
       </c>
       <c r="B220" s="6" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C220" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D220" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="221" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A221" s="6">
         <v>4969</v>
       </c>
       <c r="B221" s="6" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D221" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="222" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A222" s="6">
         <v>5141</v>
       </c>
       <c r="B222" s="6" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C222" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D222" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="223" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A223" s="6">
         <v>5142</v>
       </c>
       <c r="B223" s="6" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D223" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="224" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A224" s="6">
         <v>5143</v>
       </c>
       <c r="B224" s="6" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C224" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D224" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="225" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A225" s="6">
         <v>5144</v>
       </c>
       <c r="B225" s="6" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C225" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D225" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="226" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A226" s="6">
         <v>5145</v>
       </c>
       <c r="B226" s="6" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C226" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D226" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="227" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A227" s="6">
         <v>5146</v>
       </c>
       <c r="B227" s="6" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C227" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D227" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="228" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A228" s="6">
         <v>5150</v>
       </c>
       <c r="B228" s="6" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="C228" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D228" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="229" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A229" s="6">
         <v>5151</v>
       </c>
       <c r="B229" s="6" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C229" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D229" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="230" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A230" s="6">
         <v>5152</v>
       </c>
       <c r="B230" s="6" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C230" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D230" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="231" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A231" s="6">
         <v>5153</v>
       </c>
       <c r="B231" s="6" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C231" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D231" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="232" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A232" s="6">
         <v>5154</v>
       </c>
       <c r="B232" s="6" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C232" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D232" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="233" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A233" s="6">
         <v>5155</v>
       </c>
       <c r="B233" s="6" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="C233" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D233" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="234" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A234" s="6">
         <v>5156</v>
       </c>
       <c r="B234" s="6" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="C234" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D234" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="235" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A235" s="6">
         <v>5157</v>
       </c>
       <c r="B235" s="6" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C235" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D235" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="236" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A236" s="6">
         <v>6141</v>
       </c>
       <c r="B236" s="6" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C236" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D236" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="237" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A237" s="6">
         <v>5140</v>
       </c>
       <c r="B237" s="6" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C237" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D237" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="238" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A238" s="6">
         <v>5147</v>
       </c>
       <c r="B238" s="6" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C238" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D238" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="239" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A239" s="6">
         <v>5148</v>
       </c>
       <c r="B239" s="6" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C239" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D239" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="240" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A240" s="6">
         <v>5149</v>
       </c>
       <c r="B240" s="6" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C240" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D240" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="241" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A241" s="6">
         <v>576</v>
       </c>
       <c r="B241" s="6" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="C241" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D241" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="242" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A242" s="6">
         <v>5232</v>
       </c>
       <c r="B242" s="6" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C242" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D242" s="14" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="243" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A243" s="6"/>
-[...1 lines deleted...]
-      <c r="D243" s="14"/>
+      <c r="A243" s="6">
+        <v>6297</v>
+      </c>
+      <c r="B243" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="C243" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D243" s="14" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A244" s="6">
+        <v>6298</v>
+      </c>
+      <c r="B244" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="C244" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D244" s="14" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A245" s="6">
+        <v>6299</v>
+      </c>
+      <c r="B245" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="C245" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D245" s="14" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A246" s="6">
+        <v>6300</v>
+      </c>
+      <c r="B246" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="C246" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D246" s="14" t="s">
+        <v>213</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:D243" xr:uid="{ECFF7708-D2CF-4AF0-A5D7-90F34DF5C159}"/>
   <conditionalFormatting sqref="E2:E3 A1:A179 A199:A1048576 E5">
     <cfRule type="duplicateValues" dxfId="5" priority="6"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="E6">
     <cfRule type="duplicateValues" dxfId="4" priority="5"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="E11:G11">
     <cfRule type="duplicateValues" dxfId="3" priority="4"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="E8:J8">
     <cfRule type="duplicateValues" dxfId="2" priority="3"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="E9:J9">
     <cfRule type="duplicateValues" dxfId="1" priority="2"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A188:A198">
     <cfRule type="duplicateValues" dxfId="0" priority="1"/>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="F11" r:id="rId1" xr:uid="{1558D351-CC1D-455F-BE55-6259258C99BB}"/>
     <hyperlink ref="E9" r:id="rId2" location="campus_security_authorities_csas " xr:uid="{D78B3443-4CE3-4A21-B56F-B6886F716305}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CBCA24E6DC107C439F132AF28082D2D9" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="debd67a02840603e046378b6ecc5f7f7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="93bc28b7-f6ac-40eb-b5df-ea084c47c0f0" xmlns:ns3="5955701c-67d1-481d-a00e-5b785d8d0683" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3f1a0cbaa5da9cdcc24b0234607d0584" ns2:_="" ns3:_="">
     <xsd:import namespace="93bc28b7-f6ac-40eb-b5df-ea084c47c0f0"/>
     <xsd:import namespace="5955701c-67d1-481d-a00e-5b785d8d0683"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -4554,93 +4626,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="5955701c-67d1-481d-a00e-5b785d8d0683" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="93bc28b7-f6ac-40eb-b5df-ea084c47c0f0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{325A3234-7A51-4886-9E3E-8B43BD305A99}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DED8D47-3DE8-4CC8-A9E9-0602AEC18BDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="93bc28b7-f6ac-40eb-b5df-ea084c47c0f0"/>
     <ds:schemaRef ds:uri="5955701c-67d1-481d-a00e-5b785d8d0683"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FDBB153-8CF7-401F-824D-A3A8512FA579}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="93bc28b7-f6ac-40eb-b5df-ea084c47c0f0"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="5955701c-67d1-481d-a00e-5b785d8d0683"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>